--- v0 (2026-08-04)
+++ v1 (2026-11-02)
@@ -510,67 +510,75 @@
           <w:p w14:paraId="06504457" w14:textId="4DCE1E99" w:rsidR="007763EF" w:rsidRPr="001A2DE9" w:rsidRDefault="007763EF" w:rsidP="00FA6F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Período (manhã, tarde ou integral)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AEC094" w14:textId="086E5078" w:rsidR="007763EF" w:rsidRPr="001A2DE9" w:rsidRDefault="007763EF" w:rsidP="00FA6F2B">
+          <w:p w14:paraId="11AEC094" w14:textId="7A9B79FD" w:rsidR="007763EF" w:rsidRPr="001A2DE9" w:rsidRDefault="007763EF" w:rsidP="00FA6F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Quantidade de estudantes avaliados</w:t>
+              <w:t xml:space="preserve">Quantidade de estudantes </w:t>
+            </w:r>
+            <w:r w:rsidR="002010FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>matriculados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549E7551" w14:textId="0D3EAD29" w:rsidR="007763EF" w:rsidRPr="001A2DE9" w:rsidRDefault="007763EF" w:rsidP="00FA6F2B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observações</w:t>
@@ -1219,184 +1227,187 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CECC6B9" w14:textId="77777777" w:rsidR="00BF5232" w:rsidRDefault="00BF5232" w:rsidP="00BF5232">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF5232" w:rsidSect="002C6DD7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="250AAC83" w14:textId="77777777" w:rsidR="001A7686" w:rsidRDefault="001A7686" w:rsidP="00C1256C">
+    <w:p w14:paraId="67124BE9" w14:textId="77777777" w:rsidR="00F44DAD" w:rsidRDefault="00F44DAD" w:rsidP="00C1256C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F6CCC76" w14:textId="77777777" w:rsidR="001A7686" w:rsidRDefault="001A7686" w:rsidP="00C1256C">
+    <w:p w14:paraId="7813A948" w14:textId="77777777" w:rsidR="00F44DAD" w:rsidRDefault="00F44DAD" w:rsidP="00C1256C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5722F06A" w14:textId="77777777" w:rsidR="001A7686" w:rsidRDefault="001A7686" w:rsidP="00C1256C">
+    <w:p w14:paraId="354B463A" w14:textId="77777777" w:rsidR="00F44DAD" w:rsidRDefault="00F44DAD" w:rsidP="00C1256C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB1DCC2" w14:textId="77777777" w:rsidR="001A7686" w:rsidRDefault="001A7686" w:rsidP="00C1256C">
+    <w:p w14:paraId="49ED8CD1" w14:textId="77777777" w:rsidR="00F44DAD" w:rsidRDefault="00F44DAD" w:rsidP="00C1256C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF5232"/>
     <w:rsid w:val="000A17CF"/>
     <w:rsid w:val="00147292"/>
     <w:rsid w:val="001A2DE9"/>
     <w:rsid w:val="001A7686"/>
+    <w:rsid w:val="002010FD"/>
     <w:rsid w:val="00261BDD"/>
     <w:rsid w:val="002C6DD7"/>
     <w:rsid w:val="003841D6"/>
     <w:rsid w:val="0039564D"/>
     <w:rsid w:val="004404CF"/>
     <w:rsid w:val="00442F82"/>
     <w:rsid w:val="00447D37"/>
     <w:rsid w:val="00450465"/>
     <w:rsid w:val="005026F4"/>
     <w:rsid w:val="00580CE6"/>
     <w:rsid w:val="00670402"/>
     <w:rsid w:val="007763EF"/>
     <w:rsid w:val="007B58F4"/>
     <w:rsid w:val="007C74AA"/>
     <w:rsid w:val="008F48AB"/>
     <w:rsid w:val="00971CF8"/>
     <w:rsid w:val="00A233E0"/>
     <w:rsid w:val="00A43B98"/>
     <w:rsid w:val="00B83935"/>
     <w:rsid w:val="00BF5232"/>
     <w:rsid w:val="00C1256C"/>
     <w:rsid w:val="00C2459C"/>
     <w:rsid w:val="00D06555"/>
     <w:rsid w:val="00D40A11"/>
     <w:rsid w:val="00D9396A"/>
+    <w:rsid w:val="00DC7EC8"/>
     <w:rsid w:val="00E63B2F"/>
     <w:rsid w:val="00F010E1"/>
+    <w:rsid w:val="00F44DAD"/>
     <w:rsid w:val="00F63DC0"/>
     <w:rsid w:val="00F729EE"/>
     <w:rsid w:val="00FA6F2B"/>
     <w:rsid w:val="00FC040C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2756,73 +2767,73 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="42f17760-a34e-4bd7-9da5-a024c6b85a9d" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="27d75b74-0293-44f3-96fb-7ade5a3a7225">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100451998BEEB1FC14EAEC9A5490AA47FAD" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="12ca3f669398602b312534f8dc64a838">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="27d75b74-0293-44f3-96fb-7ade5a3a7225" xmlns:ns3="42f17760-a34e-4bd7-9da5-a024c6b85a9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29432bc6314eac5ebbebcc07ab5e8a96" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="27d75b74-0293-44f3-96fb-7ade5a3a7225"/>
     <xsd:import namespace="42f17760-a34e-4bd7-9da5-a024c6b85a9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -3048,118 +3059,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9B4D5D-12D1-4C8E-AC36-7ADAB603BBC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA90F1A9-B15F-42B9-965F-2CB8E60E32E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538E467C-4CAD-4166-BA85-83A3FE246BBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42f17760-a34e-4bd7-9da5-a024c6b85a9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="27d75b74-0293-44f3-96fb-7ade5a3a7225"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA90F1A9-B15F-42B9-965F-2CB8E60E32E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9B4D5D-12D1-4C8E-AC36-7ADAB603BBC9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A74F23F4-FDEE-4F91-9383-B1B8C2F33305}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="27d75b74-0293-44f3-96fb-7ade5a3a7225"/>
     <ds:schemaRef ds:uri="42f17760-a34e-4bd7-9da5-a024c6b85a9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f70a0af6-da0f-45be-b7ed-9f8c1b24bfdf}" enabled="0" method="" siteId="{f70a0af6-da0f-45be-b7ed-9f8c1b24bfdf}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>65</Words>
-  <Characters>481</Characters>
+  <Words>85</Words>
+  <Characters>464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>534</CharactersWithSpaces>
+  <CharactersWithSpaces>548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>João Halberto Maciel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100451998BEEB1FC14EAEC9A5490AA47FAD</vt:lpwstr>
   </property>